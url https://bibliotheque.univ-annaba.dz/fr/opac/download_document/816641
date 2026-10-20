--- v0 (2026-06-10)
+++ v1 (2026-10-20)
@@ -211,136 +211,161 @@
               <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>24 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Notes Générales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Bibliogr. p.p. 279-285 Index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782212090031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Thème</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Electronique</w:t>
+              <w:t>Informatique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Classification(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">621.381/ </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">response time/ network modeling/ </w:t>
+              <w:t xml:space="preserve">réseaux de petri/ méthode de simulation/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Cet ouvrage présente les concepts fondamentaux de la modélisation des systèmes et des réseaux orientés vers l’analyse de performance. Il explique comment représenter mathématiquement le fonctionnement des systèmes informatiques, industriels et des réseaux de communication afin d’évaluer leur efficacité, leur fiabilité et leur comportement dynamique.</w:t>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:t>Le livre développe les notions de modèles déterministes et stochastiques, les processus aléatoires, les files d’attente, les chaînes de Markov et les méthodes probabilistes utilisées pour mesurer les performances. Il aborde également l’étude des paramètres essentiels tels que le temps de réponse, le débit, l’occupation des ressources et la disponibilité des systèmes.</w:t>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:br/>
@@ -444,51 +469,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>10/06/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>