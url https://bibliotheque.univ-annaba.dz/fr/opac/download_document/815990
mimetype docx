--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -296,76 +296,76 @@
               <w:t>Electronique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Classification(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">621.381/ </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">semiconductor physics/ electronic device/ </w:t>
+              <w:t xml:space="preserve">semiconductor physics/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Highly accurate and thoroughly updated, this text has set the standard in electronic devices and circuit theory for over 25 years. Boylestad and Nashelsky offer students a complete and comprehensive survey, focusing on all the essentials they will need to succeed on the job. this very readable presentation is supported by strong pedagogy and content that is ideal for new students of this rapidly changing field. its colorful, student-friendly layout boasts a large number of stunning photographs. a broad range of ancillary materials is available for instructor support.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -454,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>