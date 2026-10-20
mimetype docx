--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve">Géotechnique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">geotechnique/ mécanique des sols/ ouvrages en terre/ hydraulique des sols/ </w:t>
+              <w:t xml:space="preserve">géotechnique/ mécanique des sols/ ouvrages en terre/ hydraulique des sols/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>L’auteur commence par introduire les propriétés physiques et mécaniques des sols (granulométrie, plasticité, perméabilité), indispensables pour comprendre leur comportement sous différentes contraintes. Il met ensuite en évidence l’importance des essais en laboratoire et in situ pour caractériser les terrains.</w:t>
         <w:br/>
         <w:br/>
         <w:t>Une partie importante est consacrée à la mécanique des sols, notamment :</w:t>
         <w:br/>
         <w:br/>
         <w:t>- la résistance au cisaillement,</w:t>
         <w:br/>
         <w:br/>
         <w:t>- la consolidation et le tassement,</w:t>
@@ -484,51 +484,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>