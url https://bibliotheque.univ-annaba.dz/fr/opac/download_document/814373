--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -296,51 +296,51 @@
               <w:t>Médecine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Classification(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Médecine et santé (bases de données médicales non bibliographiques, ouvrages étudiant à la fois les professions médicales et les professions connexes, ouvrages généraux sur l'ostéopathie considérée comme science médicale, sciences médicales, technolo/ </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">biologie humaine/ </w:t>
@@ -459,51 +459,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>