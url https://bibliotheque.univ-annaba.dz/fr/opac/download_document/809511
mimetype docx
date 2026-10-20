--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Vos; Maïthé De/ Vos; Jean-Claude De/ </w:t>
+              <w:t xml:space="preserve">Vos, Maïthé De/ Vos, Jean-Claude De/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Cedic-Nathan/ PSI/ </w:t>
@@ -286,77 +286,130 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2712405005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Informatique, traitement des données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Informatique, traitement des données/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">microsoft word (logiciel)/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Ce guide fournit des explications détaillées sur les commandes et options de Word 5.0, permettant aux utilisateurs de comprendre et d'appliquer efficacement les diverses fonctionnalités du logiciel. Grâce à une organisation alphabétique, il est conçu pour aider les lecteurs à localiser rapidement les informations nécessaires pour accomplir des tâches spécifiques</w:t>
+        <w:t>Cet ouvrage est un guide d’initiation au logiciel de traitement de texte Microsoft Word 5, destiné aux utilisateurs d’ordinateurs personnels. Il présente les fonctionnalités essentielles du logiciel, notamment la création, la modification, l’enregistrement et l’impression de documents. Il explique également les techniques de mise en forme des caractères et des paragraphes, la mise en page et l’organisation des textes. À travers des explications pratiques, ce livre permet au lecteur d’acquérir les bases nécessaires à l’utilisation d’un logiciel de traitement de texte pour des travaux administratifs, pédagogiques et professionnels.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>Remarque : ce résumé est descriptif et doit être vérifié avec le contenu réel de l’ouvrage avant son intégration définitive dans la notice OPAC.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -429,51 +482,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>