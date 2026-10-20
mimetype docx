--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les fondements de la détermination des structures moléculaires </w:t>
+        <w:t>Les fondements de la détermination des structures moléculaires</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Duckett; Simon/ Gilbert; Bruce Charles/ Cockett; Martin/ </w:t>
+              <w:t xml:space="preserve">Gilbert, Bruce Charles/ Cockett, Martin/ Duckett, Simon/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">EDP Sciences/ </w:t>
@@ -171,192 +171,217 @@
               <w:t>167 p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Illustration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>ill., couv. ill. en coul.</w:t>
+              <w:t>ill.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>24 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Enseignement sup(N°:None)</w:t>
-[...24 lines deleted...]
-              <w:t>Glossaire</w:t>
+              <w:t>Enseignement sup. Chimie(N°:None)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782759821006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>chimie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">spectroscopie/ structure moléculaire/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Ce livre introduit les bases des méthodes de spectroscopie (IR, UV, RMN), de spectrométrie et de diffraction (rayons X, neutrons et électrons). Ces techniques permettent d'analyser les éléments et les groupes présents dans une molécule, ainsi que d'établir l'arrangement de ses atomes constituants. Grâce à sa présentation incluant de nombreuses définitions, remarques, exemples en exergue et des exercices corrigés, ce livre est un outil indispensable pour les étudiants en chimie dès les premières années de l'enseignement supérieur.</w:t>
+        <w:t>Cet ouvrage introduit les bases des méthodes de spectroscopie (IR, UV, RMN), de spectrométrie et de diffraction (rayons X, neutrons et électrons). Ces techniques permettent d'analyser les éléments et les groupes présents dans une molécule, ainsi que d'établir l'arrangement de ses atomes constituants. Grâce à sa présentation incluant de nombreuses définitions, remarques, exemples en exergue et des exercices corrigés, ce livre est un outil indispensable pour les étudiants en chimie dès les premières années de l'enseignement supérieur.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -429,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>