--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Bayle; Jean-Pierre/ </w:t>
+              <w:t xml:space="preserve">Bayle, Jean-Pierre/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ellipses/ </w:t>
@@ -211,152 +211,177 @@
               <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>26 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Collection</w:t>
-[...23 lines deleted...]
-            <w:r>
               <w:t>Notes Générales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Index p.p.255-264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782729839178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>chimie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">chimie organique/ </w:t>
+              <w:t xml:space="preserve">chimie organique/ épreuve pratique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>La maîtrise des concepts de base par leur utilisation et leur compréhension. Celle-ci ne peut survenir qu'après une certaine pratique expérimentale et théorique au cours de laquelle l'étudiant se forge sa propre vision. Ce livre propose cent dosages reproductibles appliqués à la Chimie organique. Les énoncés sont détaillés et les résultats expérimentaux sont donnés et analysés. La synergie entre l'expérimentation et l'interrogation est l'outil essentiel vers la compréhension et l'assimilation des concepts. Chaque dosage a été choisi pour mettre en évidence un aspect particulier de la réactivité chimique.</w:t>
+        <w:t>Cet ouvrage propose cent dosages reproductibles appliqués à la Chimie organique. Les énoncés sont détaillés et les résultats expérimentaux sont donnés et analysés. La synergie entre l'expérimentation et l'interrogation est l'outil essentiel vers la compréhension et l'assimilation des concepts. Chaque dosage a été choisi pour mettre en évidence un aspect particulier de la réactivité chimique. Cet aspect est longuement discuté dans la correction et consolidé par des questions annexes posées dans le corps du texte. Les dosages présentés dans ce troisième volume utilisent les techniques de base présentes dans tout service d'enseignement : pH-métrie, conductimétrie, potentiométrie (redox, précipitation, complexation), spectrophotométrie, colorimétrie. Chaque dosage est proposé avec un indice de difficulté, un indice pédagogique et le temps effectif de manipulation. Trois index couvrent les mots-clefs, les réactifs, les spectres RMN. De nombreux renvois permettent de croiser les connaissances acquises.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -429,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>