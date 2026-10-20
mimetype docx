--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Bayle; Jean-Pierre/ </w:t>
+              <w:t xml:space="preserve">Bayle, Jean-Pierre/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ellipses/ </w:t>
@@ -261,77 +261,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782729839185</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>chimie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">chimie organique/ expérience/ </w:t>
+              <w:t xml:space="preserve">chimie organique/ cinétique chimique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Un ensemble de travaux pratiques de chimie organique qui traitent des réactions classiques et des synthèses en plusieurs étapes. Les énoncés de ces expériences sont détaillés et les résultats expérimentaux sont donnés et analysés.</w:t>
+        <w:t>Cet ouvrage propose un grand nombre d'expériences reproductibles de Chimie organique. Les énoncés sont détaillés et les résultats expérimentaux sont donnés et analysés. La synergie entre l'expérimentation et l'interrogation est l'outil essentiel vers la compréhension et l'assimilation des concepts. Chaque expérience a été choisie pour mettre en évidence un aspect particulier de la réactivité chimique. Cet aspect est longuement discuté dans la correction et consolidé par des questions annexes posées dans le corps du texte.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -404,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>