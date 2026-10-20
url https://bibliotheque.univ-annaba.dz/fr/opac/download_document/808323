--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Antropov; L./ Anissimov; A./ </w:t>
+              <w:t xml:space="preserve">Antropov, L./ Anissimov, A./ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Mir/ </w:t>
@@ -236,77 +236,127 @@
               <w:t>Notes Générales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Index p.p. 637-644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>chimie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">tention superficielle/ </w:t>
+              <w:t xml:space="preserve">tention superficielle/ polarographie classique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>L'électrochimie théorique est une branche de la chimie qui étudie les principes fondamentaux des réactions électrochimiques à l'aide de modèles mathématiques et de simulations. Elle se concentre sur la compréhension des mécanismes des réactions redox, des transferts d'électrons, et des interactions entre les électrodes et les électrolytes. En utilisant des concepts de thermodynamique et de cinétique, l'électrochimie théorique permet de prédire le comportement des systèmes électrochimiques, d'optimiser les performances des batteries, des piles à hydrogène et d'autres dispositifs électrochimiques. Cette discipline est essentielle pour le développement de nouvelles technologies énergétiques et pour la compréhension des processus chimiques à l'échelle atomique et moléculaire.</w:t>
+        <w:t>Cet ouvrage est une branche de la chimie qui étudie les principes fondamentaux des réactions électrochimiques à l'aide de modèles mathématiques et de simulations. Elle se concentre sur la compréhension des mécanismes des réactions redox, des transferts d'électrons, et des interactions entre les électrodes et les électrolytes. En utilisant des concepts de thermodynamique et de cinétique, l'électrochimie théorique permet de prédire le comportement des systèmes électrochimiques, d'optimiser les performances des batteries, des piles à hydrogène et d'autres dispositifs électrochimiques. Cette discipline est essentielle pour le développement de nouvelles technologies énergétiques et pour la compréhension des processus chimiques à l'échelle atomique et moléculaire.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -379,51 +429,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>