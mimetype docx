--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cours de chimie minérale </w:t>
+        <w:t>Cours de chimie minérale</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Bourne; Georges/ Moine; Jean-Jacques/ </w:t>
+              <w:t xml:space="preserve">Moine, Jean-Jacques/ Bourne, Georges/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Belin/ </w:t>
@@ -286,82 +286,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2701112745</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>chimie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">chimie minérale/ </w:t>
+              <w:t xml:space="preserve">chimie minérale/ diagrammes de prédominance/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">L'ouvrage couvre les principes fondamentaux de la chimie inorganique, en mettant l'accent sur les éléments et leurs composés. Les auteurs ont intégré les avancées récentes dans le domaine, rendant ainsi accessibles certaines parties du cours qui étaient auparavant plus complexes. </w:t>
-[...4 lines deleted...]
-        <w:t>Avec une structure pédagogique claire, le livre vise à fournir une base solide en chimie minérale, en accord avec les programmes éducatifs en vigueur. Il est conçu pour faciliter la compréhension des concepts clés et soutenir les étudiants dans leur apprentissage.</w:t>
+        <w:t>Cet ouvrage couvre les principes fondamentaux de la chimie inorganique, en mettant l'accent sur les éléments et leurs composés. Les auteurs ont intégré les avancées récentes dans le domaine, rendant ainsi accessibles certaines parties du cours qui étaient auparavant plus complexes.  AMAZON.FR.  Avec une structure pédagogique claire, le livre vise à fournir une base solide en chimie minérale, en accord avec les programmes éducatifs en vigueur. Il est conçu pour faciliter la compréhension des concepts clés et soutenir les étudiants dans leur apprentissage.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -434,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>