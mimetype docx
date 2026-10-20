--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Vetter; Raymond/ Taieb; Guy/ Leach, Sydney/ </w:t>
+              <w:t xml:space="preserve">Taieb, Guy/ Leach, Sydney/ Vetter, Raymond/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Cépaduès/ </w:t>
@@ -196,117 +196,192 @@
               <w:t>ill., couv. ill. en coul.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 x 15 cm</w:t>
+              <w:t>21 cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Notes Générales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Bibliogr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782854289954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">sciences physique/ molécule/ atomistique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Un bref historique de l'état actuel des connaissances de la matière à l'échelle moléculaire et atomique, suivi des dernièrs résultats des recherches et des outils mis à la disposition des chercheurs : nanoparticules, graphènes, nanotubes, nanofils, jets atomiques, lasers, microscopes à effet tunnel et à force atomique... Leurs applications présentes et futures dans notre vie quotidienne.</w:t>
+        <w:t>Dans cet ouvrage, sont d'abord présentés un bref historique et l'état actuel de nos connaissances de la matière à l'échelle atomique et moléculaire, rappel nécessaire pour comprendre et apprécier le développement des techniques expérimentales et leurs applications. Sont ensuite exposés les nouveaux outils à la disposition des chercheurs : jets atomiques et moléculaires, lasers, microscopes à effet tunnel et à force atomique.  Dans la dernière partie sont développés les six champs d'expérience mentionnés plus haut, avec leurs applications présentes et futures dans notre vie quotidienne. L'ouvrage se termine par un bref glossaire qui permet de comprendre des termes techniques peu familiers au lecteur.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -379,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>