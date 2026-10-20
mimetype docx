--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mécanique des fluides  </w:t>
+        <w:t>Mécanique des fluides</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -236,61 +236,111 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2853949435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">mécanique/ </w:t>
+              <w:t xml:space="preserve">mécanique/ phénoménologique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Le livre débute par une présentation des notions de base relatives aux fluides, leur comportement et leurs propriétés. Il distingue les fluides incompressibles des compressibles, et aborde des grandeurs comme la densité, la viscosité et la pression. L'ouvrage met en lumière la distinction entre les fluides parfaits (idéalement incompressibles et sans viscosité) et les fluides réels.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -379,51 +429,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>