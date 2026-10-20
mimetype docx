--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Langet; Raphaele/ </w:t>
+              <w:t xml:space="preserve">Langet, Raphaele/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Nathan/ </w:t>
@@ -286,61 +286,111 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782091607498</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">optique géométrique/ </w:t>
+              <w:t xml:space="preserve">optique géométrique/ stigmatisme/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>L'optique géométrique est une branche de la physique qui étudie la propagation de la lumière en utilisant des concepts géométriques. Dans le cadre des classes préparatoires MPSI (Mathématiques, Physique et Sciences de l'Ingénieur), PCSI (Physique, Chimie et Sciences de l'Ingénieur) et PTSI (Physique, Technologie et Sciences de l'Ingénieur), l'optique géométrique est abordée à travers plusieurs notions clés.</w:t>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:t>On y étudie notamment les lois de la réflexion et de la réfraction, les lentilles, les miroirs, ainsi que la formation des images. Les élèves apprennent à utiliser les rayons lumineux pour analyser les systèmes optiques et à appliquer des outils mathématiques pour résoudre des problèmes liés à la propagation de la lumière.</w:t>
         <w:br/>
         <w:br/>
         <w:br/>
         <w:br/>
@@ -444,51 +494,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>