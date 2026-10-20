--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Exercices et problèmes d'élecromagnétisme </w:t>
+        <w:t>Exercices et problèmes d'élecromagnétisme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sarmant; Jean-Pierre/ </w:t>
+              <w:t xml:space="preserve">Sarmant, Jean-Pierre/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Tec et Doc/ </w:t>
@@ -261,61 +261,111 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2743000988</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">électromagnétisme/ </w:t>
+              <w:t xml:space="preserve">électromagnétisme/ électromagnetique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Cet ouvrage, conforme aux programmes 1996, s'adresse particulièrement aux étudiants des classes préparatoires (classes spéciales MP, PC, PSI, et PT) mais également aux étudiants de deuxième année du cycle universtaire (DEUG ou IUT). Pour prendre en compte l'évolution récente des concours et examens, l'auteur offre des solutions entièrement rédigées, utiles pour les épreuves écrites, et présente parfois pour le même exercice, deux énoncés : l'un très bref, tel qu'on propose souvent aux oraux et qui déconcentre parfois les étudiants dans la mesure où la modélisation est laissée à leur intiative, et un autre plus traditionnel.Equations de Maxwell , énergie électromagnétique. Induction électromagnétique. Ondes électromagnétiques : rayonnement et propagation libre. Ondes électromagnétiques : réflexion et propagation guidée. Champs permanents. Conducteurs en équilibre électrostatique. Diélectriques</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -404,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>