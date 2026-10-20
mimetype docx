--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -246,117 +246,167 @@
               <w:t>Mathématiques et Applications (N°:None)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Notes Générales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Bibliogr. Index p.p.221-225</w:t>
+              <w:t>Bibliogr. Index p.p. 221-225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>3540578382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">mécanique/ fluide/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Un cours de mécanique des fluides asymptotique qui concerne aussi bien les concepts que les applications aux écoulements des fluides newtoniens dans diverses configurations. Pour les étudiants de 3e cycle et jeunes chercheurs.</w:t>
+        <w:t>Le but principal du présent ouvrage est de familiariser les étudiants aux concepts actuels de la modélisation asymptotique et à leurs applications aux écoulements des fluides Newtoniens dans diverses configurations. La lecture ne présente aucune difficulté particulière. Cependant le déroulement logique et systématique de l'exposé met en place tout le formalisme de la modélisation asymptotique (ch. II à VI). Ce livre est l'un des premiers à présenter un panorama assez vaste sur la modélisation asymptotique des écoulements de fluides Newtoniens: il s'agit aussi bien des techniques asymptotiques que de la mise en œuvre effective de la modélisation à des problèmes concrets de la mécanique des fluides (ch. VII à XI).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -429,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>