--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Faroux; Jean-Pierre/ Renault; Jacques/ </w:t>
+              <w:t xml:space="preserve">Faroux, Jean-Pierre/ Faroux, Jean-Pierre/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Dunod/ </w:t>
@@ -286,77 +286,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2100031007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">électronique/ courant électrique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Ce cours d'électrocinétique et électronique couvre le nouveau programme de première et deuxième année des filières MP et PC .                                                                                                                                                                                                                           chaque chapitre est structuré de la manière suivante:                                                                                                                                      une introduction qualitative signalant les prérequis et dégageant  les objectifs à atteindre ,                                                          une rebrique "savoir faire" indiquant les résultats essentiels que l'étudiant doit pouvoir retrouver sans hésiter ,                        -Une série d'exercices classés en trois catégories: applications directes du cours, entrainement et ouverture. Au total 93 exercices dont toutes les réponses sont fournies.</w:t>
+        <w:t>Le chapitre électrocinétique s'intéresse aux lois générales des réseaux électriques, aux éléments des réseaux linéaires, aux circuits simples en régime continu, aux circuits simples linéaires en régime sinusoïdal permanent, impédendance complexe, aux réseaux linéaires en régime continu et en régime sinusoïdal permanent, aux éléments non linéaires dans un réseau. Le chapitre électronique s'attache à la notion d'analyse de Fourier, aux notions sur l'amplificateur opérationnel, aux notions sur les filtres, à la stabilité des systèmes linéaires, aux notions sur les oscillateurs.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -429,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>