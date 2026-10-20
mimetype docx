--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dynamique des fluides appliquée </w:t>
+        <w:t>Dynamique des fluides appliquée</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Faure; Thierry/ Gérard, Bois/ </w:t>
+              <w:t xml:space="preserve">Faure, Thierry/ Gérard, Bois/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Dunod/ </w:t>
@@ -221,51 +221,51 @@
               <w:t>24 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Sciences sup(N°:None)</w:t>
+              <w:t>Sciences sup : cours et exercices corrigés(N°:None)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Notes Générales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Bibliogr. Index p.p. 291-294</w:t>
@@ -286,80 +286,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>9782100510993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">aérodynamique/ </w:t>
+              <w:t xml:space="preserve">aérodynamique/ dynamique des fluides/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>cet ouvrage s'adresse à un public d'étudiants de masters scientifiques et d'élèves d'écoles d'ingénieurs, mais aussi aux ingénieurs en activité.</w:t>
-[...2 lines deleted...]
-        <w:t>il a la double ambition d'expliquer la physique des phénomènes aérodynamiques et de présenter les méthodes de conception utilisées dans différentes applications. ces nombreux domaines couvrent l'aéronautique et la dynamique des hélicoptères, les machines tournantes, largement utilisées comme système de production d'énergie et de propulsion, mais aussi l'aérodynamique automobile et la navigation à voile.</w:t>
+        <w:t>La mécanique des fluides est une discipline incontournable pour les techniques de l'ingénieur. L'aérodynamique est la branche la plus récente mais aussi la plus étudiée et enseignée en mécanique des fluides, car les applications industrielles sont nombreuses, en particulier en aéronautique et dans l'automobile. Cet ouvrage propose un panorama complet de la dynamique des fluides appliquée à l'aérodynamique. Après un rappel des connaissances nécessaires en mécanique des fluides, ce cours présente les théories à la base des écoulements subsoniques et supersoniques. L'ouvrage présente les méthodes permettant la conception d'une aile dans les différents régimes d'écoulement. Enfin, il expose l'aérodynamique des rotors d'hélicoptères et plus généralement des hélices ainsi que les applications à l'aérodynamique automobile et des bateaux. L'ensemble est illustré d'exemples concrets et d'exercices avec corrigés détaillés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -432,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>