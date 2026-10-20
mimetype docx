--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mécanique des fluides </w:t>
+        <w:t>Mécanique des fluides</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,76 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Damou; Merzak/ </w:t>
+              <w:t xml:space="preserve">Damou, Merzak/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Edition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>3ème réimpression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OPU/ </w:t>
@@ -236,77 +261,152 @@
               <w:t>Notes Générales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Bibliogr. Index p.p. 232-239</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Numéro d'Identification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>9789961000878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">mécanique/ fluide/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>La mécanique des fluides est une science qui necessiste beaucoup de mathematiques, la connaissance de la fonction de la variable complexe, l'analyse vectorielle, la notions tensorielle et la résolution des équation différentielles sont suppoées connues.</w:t>
+        <w:t>Cet ouvrage enseigne aux étudiants de graduation et de post-graduation de mécanique, de physique et d'hydraulique les principes de base régissant les écoulements de fluides incompressibles. Il peut servir de support de cours et comme texte de référence aux ingénieurs et chercheurs confrontés à des problèmes de mécanique des fluides.&lt;br&gt;Les théories classiques de la mécanique des fluides avec des applications sont traitées dans les seize chapitres de ce livre. Ainsi, la statique des fluides, la cinématique des fluides, les écoulements potentiels, les transformations conformes, le théorème de Bernoulli, le théorème de quantité de mouvement, les écoulements de fluides parfaits et visqueux, la similitude, les pertes de charges et le calcul de conduites, la couche limite et la turbulence sont couverts.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -379,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>