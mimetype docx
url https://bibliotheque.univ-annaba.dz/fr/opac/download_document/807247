--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -261,77 +261,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2212094159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Electrotechnique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">électricité ./ automatique industrielle/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Cet ouvrage est à la fois un cours et un recueil.                                                                                                                        -Un cours car son contenu et sa progression correspondent pour l'essentiel aux connaissances à acquérir en schema et en automatique industrielle dans les sections électricité des établissements d'enseignement technique.                                 -Un recueil car il comporte de nombreux examples de schémas de montages utilisés couramment dans l'industrie. </w:t>
+        <w:t>L'ouvrage décrit les composants électriques, les circuits de puissance et de commande, ainsi que les méthodes de représentation normalisées. Il explique le fonctionnement des moteurs, des dispositifs de protection, des capteurs, des actionneurs et des automates programmables industriels (API). Une attention particulière est portée à la conception des automatismes, à la programmation des séquences de commande, au diagnostic des pannes et à la sécurité des installations. Grâce à une approche pratique illustrée par de nombreux schémas, ce livre constitue un support de référence pour les étudiants, techniciens et ingénieurs en électrotechnique, automatisme et maintenance industrielle.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -404,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>