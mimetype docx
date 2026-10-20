--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Optique géométrique  </w:t>
+        <w:t>Optique géométrique</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="7000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Type Document</w:t>
@@ -96,51 +96,51 @@
               <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Auteur(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Parisi; Jean-Marie/ Simon; Rémi/ </w:t>
+              <w:t xml:space="preserve">Parisi, Jean-Marie/ Simon, Rémi/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Adresse bib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Vuibert/ </w:t>
@@ -261,77 +261,127 @@
               <w:t>Numéro d'Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2711788547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Thème</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Physique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Classification(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">optique géométrique/ </w:t>
+              <w:t xml:space="preserve">optique géométrique/ catadioptrique/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>A travers les 68 thèmes d'étude réunis ici pour la première fois, c'est toute l'optique géométrique qui se trouve illustrée en un seul livre d'exercices corrigés. Conformes aux programmes des filières MPSI, PCSI et PTSI, les sujets sont classés suivant la progression naturelle de l'acquisition des connaissances et des méthodes. Ils sont toujours suivis de solutions très détaillées et contiennent chaque fois l'indication du degré de difficulté.</w:t>
+        <w:t>A travers les 68 thèmes d'étude réunis ici pour la première fois, c'est toute l'optique géométrique qui se trouve illustrée en un seul livre d'exercices corrigés. Conformes aux programmes des filières MPSI, PCSI et PTSI, les sujets sont classés suivant la progression naturelle de l'acquisition des connaissances et des méthodes. Ils sont toujours suivis de solutions très détaillées et contiennent chaque fois l'indication du degré de difficulté</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -404,51 +454,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>