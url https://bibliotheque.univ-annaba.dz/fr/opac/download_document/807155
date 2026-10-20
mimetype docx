--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -321,76 +321,76 @@
               <w:t>Physique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Classification(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Physique/ </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Sujet(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7000"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">éléctromagnétique / physique quantique/ onde corpuscule/ </w:t>
+              <w:t xml:space="preserve">electromagnétique/ physique quantique/ onde corpuscule/ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>S'appuyant sur des exemples récents et intégrant les avancées nouvelles de la théorie, cet ouvrage expose les bases de la physique quantique de façon concise et progressive. De la dualité onde-corpuscule au modèle standard, le formalisme (notations, méthodes et interprétations principales) y est présenté dans un langage simple et clair, et de nombreux exercices corrigés permettent d'illustrer et de compléter le</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -479,51 +479,51 @@
       <w:gridCol w:w="7200"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:t>CERIST</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7200"/>
         </w:tcPr>
         <w:p>
           <w:r>
-            <w:t>20/05/2026</w:t>
+            <w:t>20/10/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>